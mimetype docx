--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,207 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
+    <w:p w14:paraId="4D9A0DDD" w14:textId="77777777" w:rsidR="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="202124"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B349787" wp14:editId="2BA604A4">
             <wp:extent cx="3294888" cy="2179320"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="All 3 levels and WG logo JPG.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3294888" cy="2179320"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
+    <w:p w14:paraId="2A12A417" w14:textId="77777777" w:rsidR="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C76006" w:rsidRPr="00C76006" w:rsidRDefault="00C76006">
+    <w:p w14:paraId="282DC0CD" w14:textId="18908C6A" w:rsidR="00C76006" w:rsidRPr="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Advice on setting up a Google Drive for Youth Work Quality Mark Assessment.</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Advice on setting up a Google Drive for Quality Mark </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190" w:rsidRPr="00C76006">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Youth Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190" w:rsidRPr="00C76006">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The following is general advice and suggested guidance for accessing a storage system for your Youth Work Quality Mark Assessment. We will give examples of how to establish folders and to make evidence accessible to Assessors.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ssessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4A4605" w14:textId="7101C09F" w:rsidR="00C76006" w:rsidRPr="00C76006" w:rsidRDefault="00C76006">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76006">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following is general advice and suggested guidance for accessing a storage system for your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190" w:rsidRPr="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Quality Mark for Youth Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190" w:rsidRPr="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(QMYW) in Wales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76006">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assessment. We will give examples of how to establish folders and to make evidence accessible to Assessors.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Most </w:t>
       </w:r>
       <w:r w:rsidR="00E320F7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>youth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector groups can access Google Drive at no cost. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80358" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72">
+    <w:p w14:paraId="026D2DF3" w14:textId="77777777" w:rsidR="00D80358" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Creating a Google account is free</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
@@ -222,84 +314,84 @@
           </w:rPr>
           <w:t>www.drive.google.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E320F7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41C72" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72">
+    <w:p w14:paraId="318867C5" w14:textId="77777777" w:rsidR="00D41C72" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Google Accounts don't have to use a gmail.com address</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. You can associate any existing email address with a Google Account. Alternatively, files can be shared with non-Google accounts using visitor sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41C72" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72" w:rsidP="00C76006">
+    <w:p w14:paraId="5901B5A7" w14:textId="77777777" w:rsidR="00D41C72" w:rsidRPr="00C76006" w:rsidRDefault="00D41C72" w:rsidP="00C76006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Share files from Google Drive</w:t>
       </w:r>
       <w:r w:rsidR="00C76006">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
@@ -328,271 +420,323 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When you share from Google Drive, you can control whether people can edit, comment on, or only view the file</w:t>
       </w:r>
       <w:r w:rsidR="00C76006" w:rsidRPr="00C76006">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. This will give you added security and overall control over who has access to your information and data.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
+    <w:p w14:paraId="31A2A448" w14:textId="77777777" w:rsidR="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E320F7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Getting started with Google Drive.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
+    <w:p w14:paraId="4785251D" w14:textId="77777777" w:rsidR="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The following YouTube tutorial video will give guidance on establishing your Google Drive. </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00FA3EE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://edu.gcfglobal.org/en/googledriveanddocs/getting-started-with-google-drive/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  It will give instructions on how to link files and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E320F7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>create</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> folders and how to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E320F7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>integrate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Google drive to your desktop and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>It</w:t>
+        <w:t>hand held</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will give instructions on how to link files and </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
+        <w:t xml:space="preserve"> devises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EDA3E6" w14:textId="5385AB82" w:rsidR="00C76006" w:rsidRDefault="00C76006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need to create files, folders and or general documents for </w:t>
       </w:r>
       <w:r w:rsidR="00B63D73">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>your Youth</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Work Quality Mark Assessment the following video can give you advice on how to do so using Google docs. </w:t>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>QMYW in Wales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assessment the following video can give you advice on how to do so using Google docs. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FA3EE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://edu.gcfglobal.org/en/googledriveanddocs/creating-google-docs/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00C76006">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C76006" w:rsidRDefault="00E320F7">
+    <w:p w14:paraId="0CB58AA5" w14:textId="77777777" w:rsidR="00C76006" w:rsidRDefault="00C76006">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B94987C" w14:textId="1A5984F4" w:rsidR="00C76006" w:rsidRDefault="00E320F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Once you have established your Google Drive you can begin to populate files with evidence and to use the Google drive as the main work space for the editing of your Youth Work Quality Mark Self-Assessment Report. We encourage our applicants to use hyperlinks in their </w:t>
+        <w:t xml:space="preserve">Once you have established your Google Drive you can begin to populate files with evidence and to use the Google drive as the main </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>work space</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the editing of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>QMYW in Wales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Self-Assessment Report. We encourage our applicants to use hyperlinks in their </w:t>
       </w:r>
       <w:r w:rsidR="009C2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">self-assessment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">documents which link to evidence and files in the Google Drive. If you’re not sure on how to insert hyperlinks into your Word Documents please see the following video. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00FA3EE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -611,213 +755,203 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00266173">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00266173" w:rsidRPr="00A010D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>https://www.bing.com/videos/riverview/relatedvideo?&amp;q=USING+HYERLINKS&amp;qpvt=USING+HYERLINKS&amp;mid=99380BAF3</w:t>
-[...9 lines deleted...]
-          <w:t>8D1938F936999380BAF38D1938F9369&amp;&amp;FORM=VRDGAR</w:t>
+          <w:t>https://www.bing.com/videos/riverview/relatedvideo?&amp;q=USING+HYERLINKS&amp;qpvt=USING+HYERLINKS&amp;mid=99380BAF38D1938F936999380BAF38D1938F9369&amp;&amp;FORM=VRDGAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00266173">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
+    <w:p w14:paraId="7EAA9DE4" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Example of Hyperlink (blue and underlined)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
+    <w:p w14:paraId="727833A7" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B0CBEF4" wp14:editId="53065308">
             <wp:extent cx="5731510" cy="3104568"/>
             <wp:effectExtent l="0" t="0" r="2540" b="635"/>
             <wp:docPr id="3" name="Picture 3" descr="Bookmarks and Hyperlinks | GemBox.Document Example"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Bookmarks and Hyperlinks | GemBox.Document Example"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3104568"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E320F7" w:rsidRDefault="00E320F7">
-[...10 lines deleted...]
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="00E320F7">
+    <w:p w14:paraId="08628961" w14:textId="77777777" w:rsidR="00E320F7" w:rsidRDefault="00E320F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473CFD85" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="00E320F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">We would like organisation to ensure their Self-Assessment report is linked </w:t>
       </w:r>
       <w:r w:rsidR="009C47B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>in their Google Drive to evidence folders and other documents like the example below.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E320F7" w:rsidRDefault="00E320F7">
+    <w:p w14:paraId="09D6A266" w14:textId="77777777" w:rsidR="00E320F7" w:rsidRDefault="00E320F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F8BDF0F" wp14:editId="73F9159E">
             <wp:extent cx="5731510" cy="3223820"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -826,266 +960,254 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3223820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
+    <w:p w14:paraId="0A20D6AF" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>When clicking on the folder Evidence 1.1 this should open up to reveal the evidence contained in the file. Like the example below.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C47B1" w:rsidP="009C47B1">
+    <w:p w14:paraId="28D8B0D2" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C47B1" w:rsidP="009C47B1">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B8D1731" wp14:editId="5EBF794F">
             <wp:extent cx="6215380" cy="4985385"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6215380" cy="4985385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
-[...10 lines deleted...]
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="009C2474">
+    <w:p w14:paraId="1C043970" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C47B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691C4CA9" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="009C2474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The evidence in the example above would be accessed via hyperlink in the self-assessment document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427">
-[...32 lines deleted...]
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="7DB5DA77" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>If you are unsure of how to use a hyperlink, after watching the video referenced earlier follow the instructions below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448AF6B9" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>To link to another document in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Microsoft Word</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>, follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="2227FBD6" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Insert a Link</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="72F51868" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Select the text or object you want to use as a hyperlink.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="3FB63B8D" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Press </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -1095,51 +1217,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t> or right-click and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Hyperlink</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="4D176E1B" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Click to select </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
@@ -1147,197 +1269,229 @@
         <w:t>“Existing File or Web Page”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t> from the list of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>“Link To”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t> options.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="16E7F281" w14:textId="77777777" w:rsidR="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>Locate the document you want to link to, then click </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27427" w:rsidRPr="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
+    <w:p w14:paraId="5B4EF988" w14:textId="77777777" w:rsidR="00F27427" w:rsidRPr="00F27427" w:rsidRDefault="00F27427" w:rsidP="00F27427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F27427">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Word will successfully insert a link in your document that points to another document on your computer or</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> network</w:t>
+          <w:t>Word will successfully insert a link in your document that points to another document on your computer or network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27427">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>this text will link you to further advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C2474" w:rsidRDefault="009C2474">
-[...20 lines deleted...]
-    <w:p w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
+    <w:p w14:paraId="7FC7B8DC" w14:textId="2BB89EFD" w:rsidR="009C2474" w:rsidRDefault="009C2474">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further advice on developing your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>QMYW in Wales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidence storage can be sought from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3190">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>QMYW in Wales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Development Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0BC3B0" w14:textId="77777777" w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Other operating systems are similar to the above.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
+    <w:p w14:paraId="5A5F02D7" w14:textId="77777777" w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">You can also set up files in </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C47B1" w:rsidRDefault="00C5307A">
+    <w:p w14:paraId="09FCCC06" w14:textId="77777777" w:rsidR="009C47B1" w:rsidRDefault="00C5307A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">MS365 </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006C594F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
@@ -1358,212 +1512,202 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F20C30">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> you can share files with anyone using the guidance </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00F20C30" w:rsidRPr="00F20C30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
+    <w:p w14:paraId="422BB475" w14:textId="77777777" w:rsidR="00C5307A" w:rsidRDefault="00C5307A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Dropbox </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="006C594F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://help.dropbox.com/files-folders/share/add-files</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00092573" w:rsidRPr="00C76006" w:rsidRDefault="00092573">
+    <w:p w14:paraId="21B6C1C6" w14:textId="77777777" w:rsidR="00092573" w:rsidRPr="00C76006" w:rsidRDefault="00092573">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Teams </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="009D3236">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>https://www.youtube.com/wa</w:t>
-[...9 lines deleted...]
-          <w:t>tch?v=cYbmiXzlzwE</w:t>
+          <w:t>https://www.youtube.com/watch?v=cYbmiXzlzwE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00092573" w:rsidRPr="00C76006" w:rsidSect="00E320F7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63DD5F33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F714494C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1754,135 +1898,138 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="703676307">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1529178130">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D41C72"/>
     <w:rsid w:val="00092573"/>
     <w:rsid w:val="00266173"/>
     <w:rsid w:val="009C2474"/>
     <w:rsid w:val="009C47B1"/>
     <w:rsid w:val="00A669A7"/>
+    <w:rsid w:val="00B263E0"/>
     <w:rsid w:val="00B63D73"/>
     <w:rsid w:val="00C5307A"/>
     <w:rsid w:val="00C76006"/>
+    <w:rsid w:val="00CE3190"/>
     <w:rsid w:val="00D41C72"/>
     <w:rsid w:val="00D80358"/>
     <w:rsid w:val="00E320F7"/>
     <w:rsid w:val="00F20C30"/>
     <w:rsid w:val="00F27427"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3F548EB3"/>
+  <w14:docId w14:val="03E3F78F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C435803F-8B3B-4AFE-B77A-59D3EB31181F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2210,50 +2357,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D41C72"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
@@ -2369,51 +2521,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B63D73"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F27427"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="754084569">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1825931077">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2768,69 +2920,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>749</Words>
-  <Characters>4271</Characters>
+  <Words>744</Words>
+  <Characters>4245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5010</CharactersWithSpaces>
+  <CharactersWithSpaces>4980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Borsden</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>